--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -1,237 +1,300 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6FCE18E9" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="000865FD">
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FCE18EA" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
       </w:pPr>
       <w:fldSimple w:instr=" IMPORT &quot;https://www.arcat.com/clients/gfx/accessibility.png&quot; \* MERGEFORMAT \d  \x \y">
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:drawing>
             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FCE1B41" wp14:editId="6FCE1B42">
               <wp:extent cx="2952750" cy="1476375"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:docPr id="1" name="Picture rId_8F95F3" descr="https://www.arcat.com/clients/gfx/accessibility.png"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="Picture rId_8F95F3" descr="https://www.arcat.com/clients/gfx/accessibility.png"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:link="rId10"/>
+                      <a:blip r:link="rId14"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2952750" cy="1476375"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:fldSimple>
     </w:p>
+    <w:p w14:paraId="5F1FF85E" w14:textId="77777777" w:rsidR="00D103F2" w:rsidRDefault="00D103F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="6FCE18EB" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>SECTION 22 40 00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE18EC" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+    <w:p w14:paraId="5D2AB81C" w14:textId="77777777" w:rsidR="00E46125" w:rsidRDefault="00E46125">
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="6FCE18ED" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="000865FD">
+    </w:p>
+    <w:p w14:paraId="6FCE18EC" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6FCE18EE" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+      <w:r>
+        <w:t>PLUMBING FIXTURES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE18ED" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="000865FD">
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FCE18EE" w14:textId="10637B9B" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATTitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Display hidden notes to specifier. (Don't know how? </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE18EF" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="000865FD">
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FCE18F0" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+    <w:p w14:paraId="6FCE18F0" w14:textId="26BFF3A6" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
       <w:pPr>
         <w:pStyle w:val="ARCATTitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Copyright 2025 - 2025 ARCAT, Inc. - All rights reserved</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6FCE18F1" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="000865FD">
+        <w:t>Copyright 2025 - 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46125">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ARCAT, Inc. - All rights reserved</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE18F1" w14:textId="60FE95B3" w:rsidR="000865FD" w:rsidRDefault="000865FD">
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FCE18F2" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+    <w:p w14:paraId="36D5566C" w14:textId="77777777" w:rsidR="00E46125" w:rsidRDefault="00E677BA">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
-        <w:t>** NOTE TO SPECIFIER ** Accessibility Professionals Inc.; shower, shower pan, shower base, shower stall, ada shower, ada shower pan, roll in shower, transfer shower, bath, bathtub, shower insert, plumbing fixture, drain, shower accessories.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">** NOTE TO SPECIFIER ** Accessibility Professionals Inc.; shower, shower pan, shower base, shower stall, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> shower, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> shower pan, roll in shower, transfer shower, bath, bathtub, shower insert, plumbing fixture, drain, shower accessories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FE2DE2" w14:textId="51B449D8" w:rsidR="00E46125" w:rsidRDefault="00E677BA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
       <w:r>
         <w:br/>
         <w:t>This section is based on the products of Accessibility Professionals Inc., which is headquartered at:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>11 Victoria St., Unit B3</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Barrie, ON, Canada L4N 6T3</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Toll Free Tel: 877-947-7769</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Email:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r>
+      <w:r w:rsidR="00537411">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00E46125">
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>request info (projectquotes@accessibilitypro.com)</w:t>
+          <w:t>projectquotes@accessibilitypro.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
         <w:t>Web:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:r w:rsidR="009C59E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.freedomshowers.com</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6FCE18F2" w14:textId="49CAFD66" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
       <w:r>
         <w:br/>
         <w:t>[</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="802020"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Click Here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>] for additional information.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Simple, safe and independent bathing for all. Freedom Showers and Pans are made in the USA and most are backed with a 30-year warranty. From renovations to new builds, our experts can help you choose the right ADA and accessible shower solution for your commercial or residential project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE18F3" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -293,78 +356,79 @@
       <w:r>
         <w:t>ADA Bathtub Showers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE18FB" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Accessories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE18FC" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Delete any sections below not relevant to this project; add others as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE18FD" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>RELATED SECTIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE18FE" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Section 09 30 00 - Tiling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE18FF" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Section 10 28 00 - Toilet, Bath, and Laundry Accessories.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1900" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1900" w14:textId="3C9308CA" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Section 22 41 00 - Residential Plumbing Fixtures: Fittings and Drains.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1901" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1901" w14:textId="2C793610" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Section 22 42 00 - Commercial Plumbing Fixtures: Fittings and Drains.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1902" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>CODES AND REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1903" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Compliance to the following Codes and Reference Standards is only achieved after the installed assembly meets the adopted standard as evaluated by the local Authority Having Jurisdiction (AHJ).</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Align product selection with required Code compliance and Drawings based on requirements from AHJ, field conditions, and installation details. Select Model Numbers whose published listings/dimensions match the required Code.</w:t>
@@ -437,107 +501,99 @@
       <w:r>
         <w:t>HUD / FHA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE190C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Texas Accessibility Standards (TAS).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE190D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>CSA Canadian Standards Association.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE190E" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Delete definitions from the list below that are not applicable to the Project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE190F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>DEFINITIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1910" w14:textId="2C6A567F" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ADA Compliant Shower (General): A shower assembly that, when installed in accordance with the adopted ADA Standards, complies with required inside dimensions, clear floor space, threshold, controls, grab-bar and seat specifications, reach ranges, and more. Compliance varies by shower type and AHJ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1911" w14:textId="344DE96E" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ADA Roll-in Shower and Pan: Designed for wheelchair accessibility and entry. Typical minimum clear inside dimensions are 60 x 30 inches (1524 x 762 mm)as measured by the center point of opposing walls for standard ADA roll-in showers and pans. Thresholds shall be less than or equal to 1/2 inch (12.7 mm) above finished floor. Required accessories shall be located per local accessibility standards and Drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1912" w14:textId="3C34A7C7" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ADA Transfer Shower and Pan: Intended for individuals to transfer to a shower seat. Absolute inside dimensions shall be 36 x 36 inches (914.40 x 914.40 mm) as measured by the center point of opposing walls. Thresholds shall be less than or equal to 1/2 inch (12.7 mm) above finished floor. Required accessories shall be located per local accessibility standards and Drawings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1913" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ANSI Type A / Type B Showers (ICC A117.1): Showers designed to meet Type A or Type B requirements in dwelling/sleeping units in accordance with ICC A117.1. Select Shower Models and detail clearances, blocking, thresholds, and accessories to meet Type A or Type B as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1914" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>** NOTE TO SPECIFIER ** Delete definitions from the list below that are not applicable to the Project.</w:t>
-[...54 lines deleted...]
-      <w:r>
         <w:t>SUBMITTALS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1915" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Submit under provisions of Section 01 30 00.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1916" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Product Data:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1917" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Manufacturer's data sheets on each product to be used.</w:t>
@@ -650,195 +706,209 @@
     <w:p w14:paraId="6FCE1925" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>WARRANTY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1926" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Manufacturer's 30-year limited warranty on fiberglass shower stall and shower pans manufactured with applied acrylic, as indicated on model data sheets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1927" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATPart"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>PRODUCTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1928" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>MANUFACTURERS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1929" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Intent: This Section specializes in ADA, accessible, and walk-in shower stalls and pans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE192A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE192A" w14:textId="46298207" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Acceptable Manufacturer: Accessibility Professionals Inc., which is headquartered at: 11 Victoria St. Unit B3; Barrie, ON, Canada L4N 6T3; Toll Free Tel: 1-877-947-7769; Web: https://www.freedomshowers.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE192B" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Delete one of the following two paragraphs; coordinate with requirements of Division 1 section on product options and substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE192C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Substitutions: Not permitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE192D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Requests for substitutions will be considered in accordance with the provisions of Section 01 25 00.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE192E" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** ADA compliant shower stalls and shower pans are typically required in commercial and public buildings.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Accessibility Professionals ADA Freedom Shower Stalls are available as an ADA compliant package that includes the stall and accessories. Delete following shower stalls not required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE192F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>ADA COMPLIANT SHOWER STALLS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1930" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Basis of Design: Freedom Showers ADA Compliant Roll-in Shower Stalls:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1931" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>ADA Compliant Inside Dimensions (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>WxD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>): Minimum 60 x 30 inches (1524 x 762 mm) as measured by the center point of opposing walls.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1932" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1932" w14:textId="2B560F38" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Threshold Height: Designed to accommodate typical flooring build-up, yielding an installed height less than or equal to 1/2 inch (12.7 mm) above finished floor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1933" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Walls: Fully reinforced with backing for accessories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1934" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Textured slip resistant floor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1935" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Color: White.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1936" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...4 lines deleted...]
-        <w:t>Material: Fiberglass with applied acrylic.</w:t>
+    <w:p w14:paraId="3FF7C7EC" w14:textId="77777777" w:rsidR="00D103F2" w:rsidRDefault="007B0426" w:rsidP="00D103F2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B0426">
+        <w:t>** NOTE TO SPECIFIER ** Select required m</w:t>
+      </w:r>
+      <w:r w:rsidR="00D103F2">
+        <w:t>ateria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B0426">
+        <w:t>l(s) and delete those not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126A3E5C" w14:textId="5DC3EA13" w:rsidR="00BF60F5" w:rsidRDefault="00BF60F5" w:rsidP="00BF60F5">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material:  Fiberglass with applied acrylic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1937" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Select required model(s) and delete those not required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1938" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1938" w14:textId="37D06DC8" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub1"/>
       </w:pPr>
       <w:r>
         <w:t>Model: APF6232BF5PC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1939" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Outside Dimensions: 62-5/8 x 32-1/4 inches (1590.68 x 819.15 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE193A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Center Drain.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE193B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
@@ -1047,492 +1117,938 @@
       <w:r>
         <w:t>Outside Dimensions: 62 x 39-1/2 inches (1574.80 x 1003.30 mm).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1955" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Center Drain.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1956" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>One-Piece Design.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1957" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
+        <w:t>Threshold Height: 7/8 inch (22.23 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1958" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the seat wall; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1959" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APFQ6333BF875 LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE195A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 63 x 34 inches (1600.20 x 863.60 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE195B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE195C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One-Piece Design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE195D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 7/8 inch (22.23 mm) with 1/2 inch (12.70 mm) change of level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE195E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the seat wall; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE195F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APFQ6334BF875 LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1960" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 63 x 34 inches (1600.20 x 863.60 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1961" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1962" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One-Piece Design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1963" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
         <w:t>Threshold Height: 7/8 inch (22.23 mm).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1958" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1964" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Handed by the seat wall; Left or Right.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1959" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...15 lines deleted...]
-    <w:p w14:paraId="6FCE195B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1965" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APFQ6437BF875 LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1966" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 63 x 38-1/2 inches (1600.20 x 977.90 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1967" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Center Drain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE195C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1968" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>One-Piece Design.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE195D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1969" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 7/8 inch (22.23 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE196A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the seat wall; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD2B4AD" w14:textId="32E83848" w:rsidR="00483A81" w:rsidRDefault="00483A81" w:rsidP="009E64DB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material: Fiberglass with applied gelcoat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F9B271" w14:textId="7FF59C26" w:rsidR="007B0426" w:rsidRDefault="007B0426" w:rsidP="00D103F2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B0426">
+        <w:t>** NOTE TO SPECIFIER ** Select required model(s) and delete those not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="695CBAFB" w14:textId="569CECBA" w:rsidR="00997544" w:rsidRDefault="00997544" w:rsidP="00997544">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB714F">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00090F39" w:rsidRPr="00090F39">
+        <w:t>APC6332BF4PC</w:t>
+      </w:r>
+      <w:r w:rsidR="00090F39">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9CC414" w14:textId="19AE4754" w:rsidR="00997544" w:rsidRDefault="00090F39" w:rsidP="00997544">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Outside Dimensions: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A375D3">
+        <w:t>63 x 32-1/2 inches (</w:t>
+      </w:r>
+      <w:r w:rsidR="0080557F">
+        <w:t>1600.20 x 825.5mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB93ABA" w14:textId="496AC737" w:rsidR="00EB74F5" w:rsidRDefault="008574BF" w:rsidP="00997544">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46951F29" w14:textId="1BE08DA1" w:rsidR="008574BF" w:rsidRDefault="008574BF" w:rsidP="00997544">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (4 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B3A353" w14:textId="4D880B03" w:rsidR="00EB74F5" w:rsidRDefault="00AF0EB9" w:rsidP="00997544">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Threshold Height: </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="6FCE1961" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:r w:rsidR="00C87EF0">
+        <w:t>3/4 inch (19.05mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428C1DD7" w14:textId="5E01A335" w:rsidR="00CB0F4E" w:rsidRDefault="00CB0F4E" w:rsidP="009E64DB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Title 24 Chapter 11A and 11B Compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EDDDB1" w14:textId="2E72AFF5" w:rsidR="00997544" w:rsidRDefault="00C87EF0" w:rsidP="00997544">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Model: </w:t>
+      </w:r>
+      <w:r w:rsidR="00181CBE" w:rsidRPr="00181CBE">
+        <w:t>APC6334BF1P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC5DA97" w14:textId="2D67750D" w:rsidR="00181CBE" w:rsidRDefault="00181CBE" w:rsidP="00181CBE">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions:</w:t>
+      </w:r>
+      <w:r w:rsidR="00760DB9">
+        <w:t xml:space="preserve"> 63 x 34 inches (1600.20 x</w:t>
+      </w:r>
+      <w:r w:rsidR="0049793B">
+        <w:t xml:space="preserve"> 863.6mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76274647" w14:textId="25F606AD" w:rsidR="00181CBE" w:rsidRDefault="00181CBE" w:rsidP="00181CBE">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rear-Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0DD9CE" w14:textId="423C46CF" w:rsidR="00181CBE" w:rsidRDefault="00181CBE" w:rsidP="00181CBE">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One-Piece Design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575C5288" w14:textId="4265A005" w:rsidR="00181CBE" w:rsidRDefault="00181CBE" w:rsidP="00181CBE">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Threshold Height: </w:t>
+      </w:r>
+      <w:r w:rsidR="00760DB9">
+        <w:t>3/4 inch (19.05mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372285BC" w14:textId="7CE1F559" w:rsidR="00760DB9" w:rsidRDefault="00760DB9" w:rsidP="00181CBE">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Title 24 Chapter 11A and 11B Compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E54BA2" w14:textId="38A31675" w:rsidR="0049793B" w:rsidRDefault="0049793B" w:rsidP="0049793B">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Model: </w:t>
+      </w:r>
+      <w:r w:rsidR="008828C5" w:rsidRPr="008828C5">
+        <w:t>APC6236BF1PT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1793470B" w14:textId="76E98009" w:rsidR="0049793B" w:rsidRDefault="0049793B" w:rsidP="0049793B">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 6</w:t>
+      </w:r>
+      <w:r w:rsidR="008828C5">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> x 3</w:t>
+      </w:r>
+      <w:r w:rsidR="008828C5">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inches (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60EDC">
+        <w:t>1574.8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> x </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60EDC">
+        <w:t>914.4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08192586" w14:textId="0F2D0684" w:rsidR="0049793B" w:rsidRDefault="0049793B" w:rsidP="0049793B">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Center Drain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1962" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="47C145D1" w14:textId="77777777" w:rsidR="0049793B" w:rsidRDefault="0049793B" w:rsidP="0049793B">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>One-Piece Design.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1963" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="5CA04F58" w14:textId="77777777" w:rsidR="0049793B" w:rsidRDefault="0049793B" w:rsidP="0049793B">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3/4 inch (19.05mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D10DCCE" w14:textId="577D01CC" w:rsidR="0049793B" w:rsidRDefault="0049793B" w:rsidP="0049793B">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Title 24 Chapter 11A Compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5371045A" w14:textId="482F511E" w:rsidR="0049793B" w:rsidRDefault="0049793B" w:rsidP="0049793B">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Model: </w:t>
+      </w:r>
+      <w:r w:rsidR="0011078A" w:rsidRPr="0011078A">
+        <w:t>APC6336BF1P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C0D420" w14:textId="1664AE80" w:rsidR="0049793B" w:rsidRDefault="0049793B" w:rsidP="0049793B">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 63 x 3</w:t>
+      </w:r>
+      <w:r w:rsidR="0011078A">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inches (1600.20 x </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1717">
+        <w:t>914.4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D96AAE3" w14:textId="77777777" w:rsidR="0049793B" w:rsidRDefault="0049793B" w:rsidP="0049793B">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rear-Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2826A972" w14:textId="77777777" w:rsidR="0049793B" w:rsidRDefault="0049793B" w:rsidP="0049793B">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One-Piece Design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3F523A" w14:textId="77777777" w:rsidR="0049793B" w:rsidRDefault="0049793B" w:rsidP="0049793B">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3/4 inch (19.05mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4276C8" w14:textId="77777777" w:rsidR="0049793B" w:rsidRDefault="0049793B" w:rsidP="0049793B">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Title 24 Chapter 11A and 11B Compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C818CEF" w14:textId="39A3549C" w:rsidR="0049793B" w:rsidRDefault="0049793B" w:rsidP="0049793B">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Model: </w:t>
+      </w:r>
+      <w:r w:rsidR="004C4F60" w:rsidRPr="004C4F60">
+        <w:t>APC6339BF1P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61085A3B" w14:textId="5D3BDE3E" w:rsidR="0049793B" w:rsidRDefault="0049793B" w:rsidP="0049793B">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 63 x 3</w:t>
+      </w:r>
+      <w:r w:rsidR="004C4F60">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inches (1600.20 x </w:t>
+      </w:r>
+      <w:r w:rsidR="004C4F60">
+        <w:t>990</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.6mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187A661F" w14:textId="77777777" w:rsidR="0049793B" w:rsidRDefault="0049793B" w:rsidP="0049793B">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rear-Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAC8130" w14:textId="77777777" w:rsidR="0049793B" w:rsidRDefault="0049793B" w:rsidP="0049793B">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One-Piece Design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E4E4AE" w14:textId="77777777" w:rsidR="0049793B" w:rsidRDefault="0049793B" w:rsidP="0049793B">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3/4 inch (19.05mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4303A88F" w14:textId="305F4F7E" w:rsidR="0049793B" w:rsidRDefault="0049793B" w:rsidP="002E2A23">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Title 24 Chapter 11A and 11B Compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE196B" w14:textId="44FA76D4" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Basis of Design: Freedom Showers ADA Compliant Transfer Shower Stalls:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE196C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ADA Compliant Inside Dimensions (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>WxD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>): Absolute 36 x 36 inches (914.40 x 914.40 mm) as measured by the center point of opposing walls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE196D" w14:textId="45FEF694" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: Designed to accommodate typical flooring build-up, yielding an installed height less than or equal to 1/2 inch (12.7 mm) above finished floor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE196E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Walls: Fully reinforced with backing for accessories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1970" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Textured slip resistant floor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1971" w14:textId="34233FB3" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Color: White.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F0994A2" w14:textId="262AAE87" w:rsidR="007B0426" w:rsidRDefault="00EB188A" w:rsidP="00D103F2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB188A">
+        <w:t>** NOTE TO SPECIFIER ** Select required material(s) and delete those not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1BCAAB" w14:textId="77777777" w:rsidR="00BF60F5" w:rsidRDefault="00BF60F5" w:rsidP="00BF60F5">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material:  Fiberglass with applied acrylic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1973" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Select required model(s) and delete those not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1974" w14:textId="5987A06C" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APFQ3838BF1PRRF LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1975" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Outside Dimensions: 38-1/2 x 37-1/8 inches (977.90 x 942.97 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1976" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1977" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One-Piece Design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1978" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 1 inch (25.4 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0721E925" w14:textId="115CA4B7" w:rsidR="001E63F7" w:rsidRDefault="000F6A10" w:rsidP="001E63F7">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the Valve Wall; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3266182F" w14:textId="05FB7542" w:rsidR="000F6A10" w:rsidRDefault="000F6A10" w:rsidP="001E63F7">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dual Recessed Receiver Flanges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE197A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APFQ3637BF3P LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE197B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 40-1/4 x 38-1/2 inches (1022.35 x 977.90 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE197C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE197D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (3 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE197E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Threshold Height: 7/8 inch (22.23 mm).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1964" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...23 lines deleted...]
-    <w:p w14:paraId="6FCE1967" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE197F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the valve wall; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDED93B" w14:textId="78B25F19" w:rsidR="00726CA7" w:rsidRDefault="00726CA7" w:rsidP="00726CA7">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C419D6">
+        <w:t>Dual Recessed Receiver Flanges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1980" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APFQ3682BF75 LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1981" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 39 x 37-1/2 inches (990.60 x 952.50 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1982" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Center Drain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1968" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1983" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>One-Piece Design.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1969" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...15 lines deleted...]
-    <w:p w14:paraId="6FCE196B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1984" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3/4 inch (19.05 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1985" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the valve wall; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715A1DAD" w14:textId="0690901D" w:rsidR="00D349C7" w:rsidRDefault="00D349C7" w:rsidP="00D349C7">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C419D6">
+        <w:t>Dual Recessed Receiver Flanges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF69409" w14:textId="65C3C22D" w:rsidR="00970BAD" w:rsidRDefault="00970BAD" w:rsidP="009E64DB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material: Fiberglass with applied gelcoat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342ECF80" w14:textId="03F52DA5" w:rsidR="0043122D" w:rsidRDefault="0043122D" w:rsidP="00017E70">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model</w:t>
+      </w:r>
+      <w:r w:rsidR="00353459">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004832F8" w:rsidRPr="004832F8">
+        <w:t>APC3838BF1PRF</w:t>
+      </w:r>
+      <w:r w:rsidR="004832F8">
+        <w:t xml:space="preserve"> LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E94095B" w14:textId="069626D8" w:rsidR="004832F8" w:rsidRDefault="004832F8" w:rsidP="004832F8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 38 x 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00A759A7">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inches (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A759A7">
+        <w:t>965.20</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> x </w:t>
+      </w:r>
+      <w:r w:rsidR="00A759A7">
+        <w:t>965.20</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7037CF62" w14:textId="77777777" w:rsidR="004832F8" w:rsidRDefault="004832F8" w:rsidP="004832F8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281BCEF3" w14:textId="77777777" w:rsidR="004832F8" w:rsidRDefault="004832F8" w:rsidP="004832F8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One-Piece Design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDF0CEE" w14:textId="2BD92169" w:rsidR="004832F8" w:rsidRDefault="004832F8" w:rsidP="004832F8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Threshold Height: </w:t>
+      </w:r>
+      <w:r w:rsidR="00095509">
+        <w:t>5/8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inch (</w:t>
+      </w:r>
+      <w:r w:rsidR="00095509">
+        <w:t>15.875</w:t>
+      </w:r>
+      <w:r>
+        <w:t>mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7535DDDA" w14:textId="3493317C" w:rsidR="004832F8" w:rsidRDefault="004832F8" w:rsidP="002E2A23">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the Receiver Flange; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1986" w14:textId="3FDEA010" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Basis of Design: Freedom Showers ADA Compliant Transfer Shower Stalls:</w:t>
-[...7 lines deleted...]
-        <w:t>ADA Compliant Inside Dimensions (</w:t>
+        <w:t>Basis of Design: Freedom Showers ANSI Type B Shower Stalls:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1987" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Not ADA Compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1988" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Inside Dimensions (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>WxD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>): Absolute 36 x 36 inches (914.40 x 914.40 mm) as measured by the center point of opposing walls.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="6FCE196E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+        <w:t>): Minimum 36 x 36 inches (914.40 x 914.40 mm) as measured by the center point of opposing walls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1989" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Walls: Fully reinforced with backing for accessories.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE196F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...222 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6FCE198A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Dual Recessed Receiver Flanges.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE198B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Textured slip resistant floor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE198C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Color: White.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE198D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Material: Fiberglass with applied acrylic.</w:t>
@@ -1629,3200 +2145,3694 @@
     <w:p w14:paraId="6FCE1999" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** ADA compliant shower pans are typically required in commercial and public buildings. ADA code requires additional accessories such as grab bars, shower seat, mixing valve and adjustable shower head not included with a shower pan. ADA Accessory Packages or individual accessories also available from Accessibility Professionals.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Delete the following ADA compliant shower pans not required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE199A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>ADA COMPLIANT SHOWER PANS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE199B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Basis of Design: Freedom Showers ADA Compliant Roll-in Shower Pan:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE199C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>ADA Compliant Inside Dimensions (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>WxD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>): Minimum 60 x 30 inches (1524 x 762 mm) as measured by the center point of opposing walls.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE199D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE199D" w14:textId="7902D195" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Threshold Height: Designed to accommodate typical flooring build-up, yielding an installed height less than or equal to 1/2 inch (12.7 mm) above finished floor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE199E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Textured slip resistant floor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE199F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Color: White.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE19A0" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+    <w:p w14:paraId="6FCE19A0" w14:textId="27670167" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Select required m</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB188A">
+        <w:t>aterial</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(s) and delete those not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19A1" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material: Fiberglass with applied acrylic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3474A9AA" w14:textId="6CA003B7" w:rsidR="00EB188A" w:rsidRDefault="00EB188A" w:rsidP="00D103F2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB188A">
         <w:t>** NOTE TO SPECIFIER ** Select required model(s) and delete those not required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE19A1" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE19A2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6232BFPANC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19A3" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 62-7/16 x 32-1/4 inches (1585.91 x 819.15 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19A4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19A5" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3/4 inch (19.05 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19A6" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6232BFPAN LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19A7" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 62-7/16 x 32-1/4 inches (1585.91 x 819.15 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19A8" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 1 inch (25.4 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19A9" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the drain location; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19AA" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6238BFPANC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19AB" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 62-3/8 x 38-1/4 inches (1584.33 x 971.55 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19AC" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19AD" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3/4 inch (19.05 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19AE" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material: Vacuum Molded Acrylic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF3C172" w14:textId="5B861886" w:rsidR="00EB188A" w:rsidRDefault="00EB188A" w:rsidP="00D103F2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB188A">
+        <w:t>** NOTE TO SPECIFIER ** Select required model(s) and delete those not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19AF" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APA6232BFPAN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19B0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 62-1/2 x 32-1/2 inches (1587.50 x 825.50 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19B1" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19B2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3/4 inch (19.05 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19B3" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APA6636BFPAN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19B4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 66 x 36 inches (1676.40 x 914.40 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19B5" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19B6" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3/4 inch (19.05 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19B7" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Polished chrome drain assembly included.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19B8" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material: Compression molded solid surface.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19B9" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6234LDPANSS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19BA" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 61-7/8 x 33 inches (1571.63 x 838.20 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19BB" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3/4 inch (19.05 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19BC" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Linear Drain: Wall-to-wall type 304 stainless steel trench grate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19BD" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Shower Drain: Standard 2 inch (50.80 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C81D39D" w14:textId="49965643" w:rsidR="001D4F78" w:rsidRDefault="009B1838" w:rsidP="001D4F78">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Material: </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4A4A">
+        <w:t>Fiberglass with applied gelcoat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF3C101" w14:textId="531532E5" w:rsidR="00EB188A" w:rsidRDefault="00EB188A" w:rsidP="00D103F2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB188A">
+        <w:t>** NOTE TO SPECIFIER ** Select required model(s) and delete those not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="731291B3" w14:textId="17CAFC6B" w:rsidR="001E7485" w:rsidRDefault="001E7485" w:rsidP="001E7485">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model:</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2D46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D2D46" w:rsidRPr="007D2D46">
+        <w:t>APC6332BFPANC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F52284E" w14:textId="30A358B5" w:rsidR="001E7485" w:rsidRDefault="001E7485" w:rsidP="001E7485">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00362A2F">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> x 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00362A2F">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-1/</w:t>
+      </w:r>
+      <w:r w:rsidR="00362A2F">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inches (1</w:t>
+      </w:r>
+      <w:r w:rsidR="00362A2F">
+        <w:t>600</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00362A2F">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16BED">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> x </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16BED">
+        <w:t>825.5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE1280E" w14:textId="77777777" w:rsidR="001E7485" w:rsidRDefault="001E7485" w:rsidP="001E7485">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CA7456" w14:textId="77777777" w:rsidR="001E7485" w:rsidRDefault="001E7485" w:rsidP="001E7485">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3/4 inch (19.05 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD6ECE3" w14:textId="750EC24E" w:rsidR="001E7485" w:rsidRDefault="001E7485" w:rsidP="009E64DB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Title 24 Chapter 11A and 11B Compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A966D2" w14:textId="06882994" w:rsidR="001E7485" w:rsidRDefault="001E7485" w:rsidP="001E7485">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model:</w:t>
+      </w:r>
+      <w:r w:rsidR="00481F67">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00481F67" w:rsidRPr="00481F67">
+        <w:t>APC6236BFPANC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4AC14E" w14:textId="3B4822FC" w:rsidR="005F3665" w:rsidRDefault="005F3665" w:rsidP="005F3665">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 62 x 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00883FF1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inches (15</w:t>
+      </w:r>
+      <w:r w:rsidR="00304506">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00304506">
+        <w:t>80</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> x </w:t>
+      </w:r>
+      <w:r w:rsidR="00302B49">
+        <w:t>914.40</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E6BEB5" w14:textId="554ECACE" w:rsidR="005F3665" w:rsidRDefault="00A10700" w:rsidP="005F3665">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rear-</w:t>
+      </w:r>
+      <w:r w:rsidR="005F3665">
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2ED26A" w14:textId="77777777" w:rsidR="005F3665" w:rsidRDefault="005F3665" w:rsidP="005F3665">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3/4 inch (19.05 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324AE9E0" w14:textId="77777777" w:rsidR="005F3665" w:rsidRDefault="005F3665" w:rsidP="005F3665">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Title 24 Chapter 11A and 11B Compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1788075C" w14:textId="39D50D91" w:rsidR="005F3665" w:rsidRDefault="005F3665" w:rsidP="005F3665">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model:</w:t>
+      </w:r>
+      <w:r w:rsidR="00302B49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00302B49" w:rsidRPr="00302B49">
+        <w:t>APC6440BFPANC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217FCD35" w14:textId="7E8541E0" w:rsidR="005F3665" w:rsidRDefault="005F3665" w:rsidP="005F3665">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 6</w:t>
+      </w:r>
+      <w:r w:rsidR="003D40AC">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> x </w:t>
+      </w:r>
+      <w:r w:rsidR="003D40AC">
+        <w:t>40</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-1/</w:t>
+      </w:r>
+      <w:r w:rsidR="003D40AC">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inches (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47B67">
+        <w:t>1625.60</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> x </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47B67">
+        <w:t>1028.70</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF03B1A" w14:textId="77777777" w:rsidR="005F3665" w:rsidRDefault="005F3665" w:rsidP="005F3665">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21182DE9" w14:textId="77777777" w:rsidR="005F3665" w:rsidRDefault="005F3665" w:rsidP="005F3665">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3/4 inch (19.05 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3207BD2C" w14:textId="77777777" w:rsidR="00B47B67" w:rsidRDefault="00B47B67" w:rsidP="00B47B67">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Title 24 Chapter 11A and 11B Compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDC1900" w14:textId="08EC0E43" w:rsidR="005F3665" w:rsidRDefault="005F3665" w:rsidP="005F3665">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model:</w:t>
+      </w:r>
+      <w:r w:rsidR="005946C4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005946C4" w:rsidRPr="005946C4">
+        <w:t>APC6342BFPANC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B95E52B" w14:textId="49E8D456" w:rsidR="005F3665" w:rsidRDefault="005F3665" w:rsidP="005F3665">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A10700">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> x </w:t>
+      </w:r>
+      <w:r w:rsidR="00A10700">
+        <w:t>41</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A10700">
+        <w:t>5/8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inches (1</w:t>
+      </w:r>
+      <w:r w:rsidR="00381FBE">
+        <w:t>600.20</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> x </w:t>
+      </w:r>
+      <w:r w:rsidR="006B2E8D">
+        <w:t>1057.275</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208577AB" w14:textId="77777777" w:rsidR="005F3665" w:rsidRDefault="005F3665" w:rsidP="005F3665">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4C94D1" w14:textId="77777777" w:rsidR="005F3665" w:rsidRDefault="005F3665" w:rsidP="005F3665">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3/4 inch (19.05 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F726933" w14:textId="190740AB" w:rsidR="005F3665" w:rsidRDefault="005F3665" w:rsidP="009E64DB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Title 24 Chapter 11A and 11B Compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AAB3569" w14:textId="77777777" w:rsidR="00CF5EAF" w:rsidRDefault="00CF5EAF" w:rsidP="009E64DB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FCE19BE" w14:textId="1C5C440C" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Basis of Design: Freedom Showers ADA Compliant Transfer Shower Pans:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19BF" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ADA Compliant Inside Dimensions (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>WxD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>): Absolute 36 x 36 inches (914.40 x 914.40 mm) as measured by the center point of opposing walls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19C0" w14:textId="19AA7288" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: Designed to accommodate typical flooring build-up, yielding an installed height less than or equal to 1/2 inch (12.7 mm) above finished floor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19C1" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Textured slip resistant floor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19C2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Color: White.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19C3" w14:textId="0D4BB812" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Select required m</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB188A">
+        <w:t>aterial</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(s) and delete those not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19C4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material: Fiberglass and applied acrylic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19C5" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF3838BFPANRRF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19C6" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 38-1/2 x 37-3/8 inches (977.90 x 949.33 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19C7" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19C8" w14:textId="30C71951" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3/4 inch</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7E65">
+        <w:t xml:space="preserve"> (19.05 mm)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19C9" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dual Recessed Receiver Flanges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19CA" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material: Vacuum molded acrylic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19CB" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APA3939BFPAN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19CC" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 39 x 39 inches (990.60 x 990.60 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19CD" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19CE" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3/4 inch (19.05 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19CF" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Polished chrome drain assembly included.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19D0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material: Compression molded solid surface.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19D1" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF3838LDPANSS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19D2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 37-7/8 x 37 inches (962.03 x 939.80 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19D3" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3/4 inch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19D4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Linear Drain: Wall-to-wall type 304 stainless steel trench grate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19D5" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Shower Drain: Standard 2 inch (50.80 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A36561" w14:textId="4E6B4FA6" w:rsidR="00D302CB" w:rsidRDefault="00D302CB" w:rsidP="00D302CB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material: Fiberglass and applied gelcoat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729DA4ED" w14:textId="74A2F6E0" w:rsidR="00D302CB" w:rsidRDefault="00D302CB" w:rsidP="00D302CB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Model: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA78C8" w:rsidRPr="00AA78C8">
+        <w:t>APC3837BFPANRRF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB69223" w14:textId="4CDE4DF4" w:rsidR="00AA78C8" w:rsidRDefault="00AA78C8" w:rsidP="00AA78C8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 38-1/2 x 37-1/4 inches (977.90 x 94</w:t>
+      </w:r>
+      <w:r w:rsidR="001A04B4">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A04B4">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A111D03" w14:textId="77777777" w:rsidR="00AA78C8" w:rsidRDefault="00AA78C8" w:rsidP="00AA78C8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D92BCD4" w14:textId="558E431E" w:rsidR="00AA78C8" w:rsidRDefault="00AA78C8" w:rsidP="00AA78C8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Threshold Height: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7E65">
+        <w:t>5/8</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inch</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7E65">
+        <w:t xml:space="preserve"> (15.875 mm)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4162E875" w14:textId="77777777" w:rsidR="00AA78C8" w:rsidRDefault="00AA78C8" w:rsidP="00AA78C8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dual Recessed Receiver Flanges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B91EB6D" w14:textId="5C62E056" w:rsidR="00AA78C8" w:rsidRDefault="00AA78C8" w:rsidP="00AA78C8">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Title 24 Chapter 11B Compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21440F71" w14:textId="77777777" w:rsidR="00AA78C8" w:rsidRDefault="00AA78C8" w:rsidP="009E64DB">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FCE19D6" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Basis of Design: Freedom Showers ANSI Type B Shower Pans:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19D7" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Not ADA Compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19D8" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Inside Dimensions (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>WxD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>): Minimum 36 x 36 inches (914.4 x 914.4 mm) as measured by the center point of opposing walls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19D9" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dual Recessed Receiver Flanges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19DA" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Textured slip resistant floor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19DB" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Color: White.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19DC" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Material: Fiberglass with applied acrylic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE19A2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...15 lines deleted...]
-    <w:p w14:paraId="6FCE19A4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE19DD" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Select required model(s) and delete those not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19DE" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF3838SHPANRRF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19DF" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 38 x 38 inches (965.20 x 965.20 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19E0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Center Drain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE19A5" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE19E1" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Threshold: 4 inches (101.60 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19E2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF5038SHPANRRF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19E3" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 50 x 38 inches (1270 x 965.20 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19E4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19E5" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold: 4 inches (101.60 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19E6" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6038SHPANRRF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19E7" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 38 inches (1524 x 965.20 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19E8" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19E9" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold: 4 inches (101.60 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19EA" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Accessible shower stalls are not ADA compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19EB" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ACCESSIBLE SHOWER STALLS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19EC" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Basis of Design: Freedom Inspire Series Accessible Shower Stalls:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19ED" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Not ADA Compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19EE" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (5 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19EF" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Walls: Fully reinforced with backing for accessories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19F0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold: Wheelchair accessible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19F1" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Drain: Square chrome plate, no caulk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19F2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Textured slip resistant floor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19F3" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Color: White.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19F4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material: Fiberglass with applied acrylic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19F5" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Select required model(s) and delete those not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19F6" w14:textId="4ACECBC8" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APX6032BFKT LR</w:t>
+      </w:r>
+      <w:r w:rsidR="007E590B">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19F7" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 33 inches (1524 x 838.20 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19F8" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 7/8 inch (22.23 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19F9" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Molded Back Wall Shelf Niche.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19FA" w14:textId="2C54BBB4" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the drain; Left or Right</w:t>
+      </w:r>
+      <w:r w:rsidR="007E590B">
+        <w:t xml:space="preserve"> or Center</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19FB" w14:textId="1F08307D" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APX6032BFK3 LR</w:t>
+      </w:r>
+      <w:r w:rsidR="006F0508">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19FC" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 33 inches (1524 x 838.20 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19FD" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 7/8 inch (22.23 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19FE" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Flat Back Wall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE19FF" w14:textId="26DF4022" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the drain; Left or Right</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5458B">
+        <w:t xml:space="preserve"> or Center</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A00" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APX6036BFKT C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A01" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 37 inches (1524 x 939.8 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A02" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A03" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 7/8 inch (22.23 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A04" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Molded Back Wall Shelf Niche.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A05" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APX6036BFK3 C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A06" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 37 inches (1524 x 939.8 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A07" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A08" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 7/8 inch (22.23 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A09" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Flat Back Wall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A0A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APX6036BFKT LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A0B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 37 inches (1524 x 939.8 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A0C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 7/8 inch (22.23 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A0D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Molded Back Wall Shelf Niche.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A0E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the drain; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A0F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APX6036BFK3 LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A10" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 37 inches (1524 x 939.8 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A11" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 7/8 inch (22.23 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A12" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Flat Back Wall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A13" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the drain; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A14" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Basis of Design: Freedom Wheelchair Accessible Shower Stalls:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A15" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Not ADA Compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A16" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Walls: Fully reinforced with backing for accessories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A17" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold: Wheelchair accessible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A18" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Textured slip resistant floor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A19" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Color: White.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A1A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material: Fiberglass with applied acrylic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A1B" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Select required model(s) and delete those not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A1C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF3838BF4P.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A1D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 38-5/8 x 38-7/16 inches (981.08 x 976.31 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A1E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A1F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (4 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A20" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 5/8 inch (15.88 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A21" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF4836BF4P.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A22" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 48 x 37 inches (1219.20 x 939.80 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A23" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A24" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (4 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A25" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 7/8 inch (22.23 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A26" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF5050BF5P.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A27" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 50-1/2 x 50-1/8 inches (1282.7 x 1273.18 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A28" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A29" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (5 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A2A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 1 inch (25.4 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A2B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF5430BF5P LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A2C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 54 x 31 inches (1371.60 x 787.40 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A2D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (5 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A2E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 1 inch (25.4 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A2F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by drain location; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A30" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF5436BF5P LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A31" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 54 x 36-7/8 inches (1371.60 x 936.63 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A32" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (5 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A33" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 1 inch (25.4 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A34" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by drain location; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A35" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6030BF5PC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A36" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 31 inches (1524 x 787.40 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A37" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A38" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (5 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A39" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Threshold Height: 3/4 inch (19.05 mm).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE19A6" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...15 lines deleted...]
-    <w:p w14:paraId="6FCE19A8" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1A3A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6030BF5P LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A3B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 31 inches (1524 x 787.40 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A3C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (5 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A3D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Threshold Height: 1 inch (25.4 mm).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE19A9" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...23 lines deleted...]
-    <w:p w14:paraId="6FCE19AC" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1A3E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by drain location; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A3F" w14:textId="1B39D2FE" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6033BF5PC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A40" w14:textId="3EE1A32D" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 33-3/8 inches (1524 x 847.72 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A41" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Center Drain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE19AD" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1A42" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (5 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A43" w14:textId="3A81E82A" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Threshold Height: 3/4 inch (19.05 mm).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE19AE" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...23 lines deleted...]
-    <w:p w14:paraId="6FCE19B1" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1A44" w14:textId="7A8C0ECA" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6033BF5P LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A45" w14:textId="528942D2" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 33-3/8 inches (1524 x 847.72 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A46" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (5 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A47" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 1 inch (25.4 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A48" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by drain location; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A49" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6036BF5PC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A4A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 37 inches (1524 x 939.80 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A4B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Center Drain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE19B2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...23 lines deleted...]
-    <w:p w14:paraId="6FCE19B5" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1A4C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (5 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A4D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 7/8 inch (22.23 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A4E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Model: APF6036BF5P LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A4F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 37 inches (1524 x 939.80 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A50" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (5 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A51" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 1 inch (25.4 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A52" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by drain location; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A53" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6036BF1.25 LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A54" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 36 inches (1524 x 914.40 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A55" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Center Drain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE19B6" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...60 lines deleted...]
-        <w:t xml:space="preserve">Shower Drain: Standard 2 </w:t>
+    <w:p w14:paraId="6FCE1A56" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One-Piece Design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A57" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 1-1/4 inch (31.75 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A58" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the seat wall; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A59" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6048BF5P.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A5A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 49 inches (1524 x 1244.60 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A5B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A5C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (5 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A5D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 7/8 inch (22.23 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A5E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6060BF5P.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A5F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 61 inches (1524 x 1549.40 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A60" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A61" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (5 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A62" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 1-1/8 inch (28.58 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A63" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6060BF3P.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A64" w14:textId="753DCFA0" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Corner Shower Pan - Double Entry Threshold.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A65" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 61 x 61 inches (1549.40 x 1549.40 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A66" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A67" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (3 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A68" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 1-1/4 inch (31.75 mm) on two sides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A69" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Freedom Walk-in shower stalls have a 3 to 5 inch (76.2 or 127 mm) curb to accommodate certain accessories, such as a shower door. They are not designed to be wheelchair accessible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A6A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Basis of Design: Freedom Walk </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>inch</w:t>
+        <w:t>In</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> (50.80 mm).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6FCE19BE" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+        <w:t xml:space="preserve"> Shower Stalls:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A6B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Not ADA Compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A6C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Walls: Fully reinforced with backing for accessories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A6D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Textured slip resistant floor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A6E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Color: White.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A6F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material: Fiberglass with applied acrylic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A70" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Select required model(s) and delete those not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A71" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF4836SH4P3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A72" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 48 x 37 inches (1219.20 x 939.80 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A73" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A74" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (4 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A75" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3 inches (76.20 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A76" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6030SH5P LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A77" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 31 inches (1524 x 787.40 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A78" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (5 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A79" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 4 inches (101.60 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A7A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the drain; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A7B" w14:textId="01FC4F16" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6033SH5P LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A7C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 33-3/8 inches (1524 x 847.72 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A7D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (5 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A7E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 4 inches (101.60 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A7F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the drain; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A80" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APT6036SH4 LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A81" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Outside Dimensions: 60 x 36 inches (1524 x 914.40 mm) with drain </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>opposite of integral molded seat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A82" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One-Piece Design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A83" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 4 inches (101.60 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A84" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Integrated molded seat; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A85" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ACCESSIBLE SHOWER PANS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A86" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Basis of Design: Freedom Showers ADA Compliant Transfer Shower Pans:</w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="6FCE19C1" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+        <w:t>Basis of Design: Freedom Inspire Series Accessible Shower Pan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A87" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Not ADA Compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A88" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold: Wheelchair accessible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A89" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Textured slip resistant floor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE19C2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1A8A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Drain: Square chrome plate, no caulk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A8B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Color: White.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE19C3" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+    <w:p w14:paraId="6FCE1A8C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material: Fiberglass with applied acrylic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A8D" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** Select required model(s) and delete those not required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE19C4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...23 lines deleted...]
-    <w:p w14:paraId="6FCE19C7" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1A8E" w14:textId="6878B420" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APX6032BFP LR</w:t>
+      </w:r>
+      <w:r w:rsidR="007E590B">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A8F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 32 inches (1524 x 812.80 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A90" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 7/8 inch (22.23 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A91" w14:textId="0AA7FD1B" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the drain; Left or Right</w:t>
+      </w:r>
+      <w:r w:rsidR="007E590B">
+        <w:t xml:space="preserve"> or Center</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A92" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APX6036BFPC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A93" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 36 inches (1524 x 914.40 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A94" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Center Drain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE19C8" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...39 lines deleted...]
-    <w:p w14:paraId="6FCE19CD" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1A95" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 7/8 inch (22.23 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A96" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APX6036BFP LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A97" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 36 inches (1524 x 914.40 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A98" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 7/8 inch (22.23 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A99" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the drain; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A9A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Basis of Design: Freedom Showers Wheelchair Accessible Shower Pans:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A9B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Not ADA Compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A9C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold: Wheelchair accessible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A9D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Color: White.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A9E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Textured slip resistant floor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB1C768" w14:textId="209EE062" w:rsidR="00EB188A" w:rsidRDefault="00EB188A" w:rsidP="00D103F2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB188A">
+        <w:t>** NOTE TO SPECIFIER ** Select required material(s) and delete those not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1A9F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material: Fiberglass with applied acrylic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AA0" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Select required model(s) and delete those not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AA1" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF3838BFPAN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AA2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 38-5/8 x 38-7/16 inches (981.08 x 976.31 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AA3" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Center Drain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE19CE" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...159 lines deleted...]
-    <w:p w14:paraId="6FCE19E0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1AA4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 5/8 inch (15.88 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AA5" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF4836BFPAN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AA6" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 48 x 37 inches (1219.20 x 939.80 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AA7" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Center Drain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE19E1" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...23 lines deleted...]
-    <w:p w14:paraId="6FCE19E4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1AA8" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 7/8 inch (22.23 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AA9" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF5050BFPAN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AAA" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 50-1/2 x 50-1/8 inches (1282.70 x 1273.18 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AAB" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Center Drain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE19E5" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...23 lines deleted...]
-    <w:p w14:paraId="6FCE19E8" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1AAC" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 1 inch (25.4 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AAD" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF5050BFPANDE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AAE" w14:textId="01108C3F" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Corner Shower Pan - Double Entry Threshold.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AAF" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 50 x 50 inches (1270 x 1270 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AB0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Center Drain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE19E9" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...536 lines deleted...]
-    <w:p w14:paraId="6FCE1A2C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1AB1" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 1 inch (25.4 mm) on two sides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AB2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF5430BFPAN LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AB3" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Outside Dimensions: 54 x 31 inches (1371.60 x 787.40 mm).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1A2D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...7 lines deleted...]
-    <w:p w14:paraId="6FCE1A2E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1AB4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Threshold Height: 1 inch (25.4 mm).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1A2F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...15 lines deleted...]
-    <w:p w14:paraId="6FCE1A31" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1AB5" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the drain; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AB6" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF5436BFPAN LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AB7" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Outside Dimensions: 54 x 36-7/8 inches (1371.60 x 936.63 mm).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1A32" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...7 lines deleted...]
-    <w:p w14:paraId="6FCE1A33" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1AB8" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Threshold Height: 1 inch (25.4 mm).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1A34" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...15 lines deleted...]
-    <w:p w14:paraId="6FCE1A36" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1AB9" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the drain; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1ABA" w14:textId="4BF18254" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6030BFPANC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1ABB" w14:textId="04F850E3" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 31 inches (1524 x 787.4 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1ABC" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1ABD" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3/4 inch (19.05 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1ABE" w14:textId="2F74600C" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6030BFPAN LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1ABF" w14:textId="5F134AEB" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Outside Dimensions: 60 x 31 inches (1524 x 787.40 mm).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1A37" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1AC0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 1 inch (25.4 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AC1" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the drain; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AC2" w14:textId="0FBCBFFF" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6033BFPANC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AC3" w14:textId="32C056A0" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 33-3/8 inches (1524 x 847.72 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AC4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Center Drain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1A38" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...7 lines deleted...]
-    <w:p w14:paraId="6FCE1A39" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1AC5" w14:textId="33C9ED2C" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Threshold Height: 3/4 inch (19.05 mm).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1A3A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...23 lines deleted...]
-    <w:p w14:paraId="6FCE1A3D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1AC6" w14:textId="511AB65C" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6033BFPAN LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AC7" w14:textId="69A88C69" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 33-3/8 inches (1524 x 847.72 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AC8" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Threshold Height: 1 inch (25.4 mm).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1A3E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...23 lines deleted...]
-    <w:p w14:paraId="6FCE1A41" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1AC9" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the drain; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1ACA" w14:textId="1426D078" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6036BFPANC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1ACB" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 37 inches (1524 x 939.80 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1ACC" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Center Drain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1A42" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...7 lines deleted...]
-    <w:p w14:paraId="6FCE1A43" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1ACD" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 7/8 inch (22.23 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1ACE" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6036BFPAN LR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1ACF" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 37 inches (1524 x 939.80 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AD0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 1 inch (25.4 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AD1" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the drain; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AD2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6048BFPAN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AD3" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 49 inches (1524 x 1244.60 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AD4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AD5" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 7/8 inch (22.23 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AD6" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6060BFPAN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AD7" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 61 inches (1524 x 1549.40 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AD8" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AD9" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 1-1/8 inch (28.58 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1ADA" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6060BFPANDE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1ADB" w14:textId="7997650D" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Corner Shower Pan - Double Entry Threshold.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1ADC" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 61 x 61 inches (1549.40 x 1549.40 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1ADD" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1ADE" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 1-1/4 inch (31.75 mm) on two sides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1ADF" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material: Vacuum molded acrylic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CCB723" w14:textId="54EA7E9B" w:rsidR="00EB188A" w:rsidRDefault="00EB188A" w:rsidP="00D103F2">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB188A">
+        <w:t>** NOTE TO SPECIFIER ** Select required model(s) and delete those not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AE0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APA3636BFPAN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AE1" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 36 x 36 inches (914.40 x 914.40 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AE2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AE3" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Threshold Height: 3/4 inch (19.05 mm).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1A44" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...55 lines deleted...]
-    <w:p w14:paraId="6FCE1A4B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1AE4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APA4836BFPAN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AE5" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 48 x 36 inches (1219.20 x 914.40 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AE6" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Center Drain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1A4C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...71 lines deleted...]
-    <w:p w14:paraId="6FCE1A55" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1AE7" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3/4 inch (19.05 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AE8" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APA4848BFPAN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AE9" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 48 x 48 inches (1219.20 x 1219.20 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AEA" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>Center Drain.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1A56" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="6FCE1AEB" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Threshold Height: 3/4 inch (19.05 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AEC" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APA6032BFPAN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AED" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 32 inches (1524 x 812.80 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AEE" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AEF" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3/4 inch (19.05 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AF0" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Polished chrome drain assembly included.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AF1" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Freedom Walk-in shower pans have a 3 to 5 inch (76.2 or 127 mm) curb to accommodate certain accessories, such as a shower door. They are not designed to be wheelchair accessible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AF2" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Basis of Design: Freedom Showers Walk </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Shower Pans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AF3" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Not ADA Compliant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AF4" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Textured slip resistant floor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AF5" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Color: White.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AF6" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material: Fiberglass with applied acrylic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AF7" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Select required model(s) and delete those not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AF8" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF4836SHPAN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AF9" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 48 x 37 inches (1219.20 x 939.80 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AFA" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AFB" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 3 inches (76.20 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AFC" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APF6036SHPANC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AFD" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions: 60 x 37-1/4 inches (1524 x 946.15 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AFE" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Center Drain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1AFF" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Threshold Height: 5 inches (127 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B00" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ADA BATHTUB SHOWERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B01" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Basis of Design: Freedom Showers ADA Tub/Shower.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B02" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material: Fiberglass with applied acrylic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B03" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Select required model(s) and delete those not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B04" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APTG3260TSADA3P.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B05" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>WxDxH</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>): 60 x 32-1/2 x 80-1/4 inches (1524 x 825.50 x 2038.35 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B06" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-Piece Design (3 Pieces).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B07" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the drain; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B08" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APTXSS6092TSADAL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B09" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>WxDxH</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>): 60 x 32-1/4 x 77-1/2 inches (1524 x 819.15 x 1968.50 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B0A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubSub2"/>
       </w:pPr>
       <w:r>
         <w:t>One-Piece Design.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1A57" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
-[...121 lines deleted...]
-        <w:pStyle w:val="ARCATSubSub2"/>
+    <w:p w14:paraId="6FCE1B0B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the drain; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B0C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Model: APTXST6032TSADA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B0D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outside Dimensions (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>WxDxH</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>): 60 x 33 x 77 inches (1524 x 838.20 x 1955.80 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B0E" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One-Piece Design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B0F" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubSub2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Handed by the drain; Left or Right.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B10" w14:textId="78A0539E" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER ** To meet ADA bathtub showers guidelines, ADA requires a hand-held shower that can also function as a fixed head with hose greater than or equal to 59 inches (1500 mm) and non-positive shutoff, plus grab bars - and, where applicable, a seat - installed in the prescribed locations for the specific configuration. These accessory packages may be factory installed for ADA bathtub showers. Contact the manufacturer for details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B11" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ADA Bathtub Accessory Package: Factory installed to include the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B12" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Grab Bars: Five, 24 inch (609.60 mm) grab bars.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B13" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bath Bench: 24 x 15 inches (609.60 x 381 mm).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B14" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Curtain Rod.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B15" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Center Drain.</w:t>
-[...250 lines deleted...]
-    <w:p w14:paraId="6FCE1A85" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+        <w:t>Handheld Shower Kit and Mixing Valve:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B16" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Adjustable handheld shower kit with bar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B17" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATSubPara"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ADA pressure-balanced shower valve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B18" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
-        <w:t>ACCESSIBLE SHOWER PANS</w:t>
-[...1217 lines deleted...]
-      <w:r>
         <w:t>ACCESSORIES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE1B19" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+    <w:p w14:paraId="6FCE1B19" w14:textId="18C3A0DF" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
       <w:pPr>
         <w:pStyle w:val="ARCATnote"/>
       </w:pPr>
       <w:r>
         <w:t>** NOTE TO SPECIFIER ** The following accessories may be ordered as packages or individually. To meet ADA guidelines, ADA requires a hand-held shower that can also function as a fixed head with hose greater than or equal to 59 inches (1500 mm) and non-positive shutoff, plus grab bars - and, where applicable, a seat - installed in the prescribed locations for the specific configuration. For one-piece ADA-compliant shower stalls and bathtub showers, accessory packages may be factory installed. Contact Accessibility Professionals to discuss options available for the selected shower pan or shower stall.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1B1A" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>ADA/ANSI Accessory Package:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1B1B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATSubPara"/>
       </w:pPr>
       <w:r>
         <w:t>Reversible, L-shaped folding shower seat with legs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1B1C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
@@ -5035,182 +6045,191 @@
       <w:r>
         <w:t>Do not begin installation until the substrates have been properly constructed and prepared.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1B36" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>If substrate preparation is the responsibility of another installer, notify Architect in writing of unsatisfactory preparation before proceeding.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1B37" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
         <w:t>PREPARATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1B38" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
+        <w:t>Clean surfaces thoroughly prior to installation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B39" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATParagraph"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Clean surfaces thoroughly prior to installation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6FCE1B39" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+        <w:t>Prepare surfaces using the methods recommended by the manufacturer for achieving the best result for the substrate under the project conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B3A" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
+      <w:pPr>
+        <w:pStyle w:val="ARCATnote"/>
+      </w:pPr>
+      <w:r>
+        <w:t>** NOTE TO SPECIFIER ** Compliance with the listed Referenced Standards is only achieved after the installed assembly (clearances, thresholds, seat/valve/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>accessories</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> locations) meets the adopted Code or Standard as evaluated by the local Authority Having Jurisdiction (AHJ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B3B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+      <w:pPr>
+        <w:pStyle w:val="ARCATArticle"/>
+      </w:pPr>
+      <w:r>
+        <w:t>INSTALLATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B3C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Prepare surfaces using the methods recommended by the manufacturer for achieving the best result for the substrate under the project conditions.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="6FCE1B3B" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+        <w:t>Install in accordance with manufacturer's instructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B3D" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATArticle"/>
       </w:pPr>
       <w:r>
-        <w:t>INSTALLATION</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6FCE1B3C" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
+        <w:t>CLEANING AND PROTECTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE1B3E" w14:textId="3EE514A9" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:pStyle w:val="ARCATParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t>Install in accordance with manufacturer's instructions.</w:t>
-[...14 lines deleted...]
-      <w:r>
         <w:t>Clean products in accordance with the manufacturer's recommendations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FCE1B3F" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="000865FD">
       <w:pPr>
         <w:pStyle w:val="ARCATNormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FCE1B40" w14:textId="77777777" w:rsidR="000865FD" w:rsidRDefault="00E677BA">
       <w:pPr>
         <w:pStyle w:val="ARCATEndOfSection"/>
       </w:pPr>
       <w:r>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000865FD">
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EEB9AF3" w14:textId="77777777" w:rsidR="00317491" w:rsidRDefault="00317491" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="70600F01" w14:textId="77777777" w:rsidR="00E71B7E" w:rsidRDefault="00E71B7E" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A8065C8" w14:textId="77777777" w:rsidR="00317491" w:rsidRDefault="00317491" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="3A487EA2" w14:textId="77777777" w:rsidR="00E71B7E" w:rsidRDefault="00E71B7E" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FCE1B47" w14:textId="77777777" w:rsidR="ABFFABFF" w:rsidRDefault="ABFFABFF">
     <w:pPr>
       <w:pStyle w:val="ARCATfooter"/>
     </w:pPr>
     <w:r>
       <w:t>22 40 00 -</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -5228,61 +6247,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40D4F88D" w14:textId="77777777" w:rsidR="00317491" w:rsidRDefault="00317491" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="64DCB448" w14:textId="77777777" w:rsidR="00E71B7E" w:rsidRDefault="00E71B7E" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DBE4A0D" w14:textId="77777777" w:rsidR="00317491" w:rsidRDefault="00317491" w:rsidP="ABFFABFF">
+    <w:p w14:paraId="66812CC4" w14:textId="77777777" w:rsidR="00E71B7E" w:rsidRDefault="00E71B7E" w:rsidP="ABFFABFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="PART  %1  "/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -5352,80 +6371,719 @@
       <w:lvlText w:val="%8) "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4032" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ARCATSubSub5"/>
       <w:lvlText w:val="%9) "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4608" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="371153836">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001334A7"/>
+    <w:rsid w:val="00003E31"/>
+    <w:rsid w:val="00007217"/>
+    <w:rsid w:val="000134BC"/>
+    <w:rsid w:val="00014C5E"/>
+    <w:rsid w:val="00017E70"/>
+    <w:rsid w:val="00023911"/>
+    <w:rsid w:val="00024162"/>
+    <w:rsid w:val="000321A8"/>
+    <w:rsid w:val="00047F8C"/>
+    <w:rsid w:val="0005097A"/>
+    <w:rsid w:val="00051B77"/>
+    <w:rsid w:val="00054BD1"/>
+    <w:rsid w:val="0005502B"/>
+    <w:rsid w:val="00064429"/>
+    <w:rsid w:val="00067055"/>
+    <w:rsid w:val="00074C51"/>
+    <w:rsid w:val="00075B03"/>
+    <w:rsid w:val="00075FD2"/>
+    <w:rsid w:val="00077CD8"/>
+    <w:rsid w:val="000817B6"/>
+    <w:rsid w:val="00082036"/>
+    <w:rsid w:val="000823D3"/>
+    <w:rsid w:val="0008288F"/>
+    <w:rsid w:val="0008510E"/>
     <w:rsid w:val="000865FD"/>
-    <w:rsid w:val="000B6548"/>
+    <w:rsid w:val="00090F39"/>
+    <w:rsid w:val="00092C75"/>
+    <w:rsid w:val="00092F30"/>
+    <w:rsid w:val="000948A3"/>
+    <w:rsid w:val="00095509"/>
+    <w:rsid w:val="0009734E"/>
+    <w:rsid w:val="000B1004"/>
+    <w:rsid w:val="000B5DF1"/>
+    <w:rsid w:val="000B5E91"/>
+    <w:rsid w:val="000B6C00"/>
+    <w:rsid w:val="000C7789"/>
+    <w:rsid w:val="000D2FA2"/>
+    <w:rsid w:val="000D74B9"/>
+    <w:rsid w:val="000E3968"/>
+    <w:rsid w:val="000E4A51"/>
+    <w:rsid w:val="000F1245"/>
+    <w:rsid w:val="000F63D0"/>
+    <w:rsid w:val="000F6A10"/>
+    <w:rsid w:val="0010528D"/>
+    <w:rsid w:val="001067D1"/>
+    <w:rsid w:val="0011078A"/>
+    <w:rsid w:val="001131A3"/>
+    <w:rsid w:val="00115B43"/>
+    <w:rsid w:val="001178AF"/>
+    <w:rsid w:val="00117C85"/>
+    <w:rsid w:val="001218C5"/>
+    <w:rsid w:val="001236F4"/>
+    <w:rsid w:val="00123D56"/>
+    <w:rsid w:val="001271F7"/>
+    <w:rsid w:val="00130103"/>
+    <w:rsid w:val="00130B1D"/>
+    <w:rsid w:val="00131BC7"/>
     <w:rsid w:val="001334A7"/>
-    <w:rsid w:val="00317491"/>
-    <w:rsid w:val="00560699"/>
+    <w:rsid w:val="00133882"/>
+    <w:rsid w:val="00137516"/>
+    <w:rsid w:val="00147DC2"/>
+    <w:rsid w:val="00155988"/>
+    <w:rsid w:val="00157322"/>
+    <w:rsid w:val="00157527"/>
+    <w:rsid w:val="00161423"/>
+    <w:rsid w:val="00163660"/>
+    <w:rsid w:val="001668C3"/>
+    <w:rsid w:val="001712F9"/>
+    <w:rsid w:val="00174B8D"/>
+    <w:rsid w:val="0017649A"/>
+    <w:rsid w:val="00177503"/>
+    <w:rsid w:val="00180A69"/>
+    <w:rsid w:val="00180BBF"/>
+    <w:rsid w:val="00181CBE"/>
+    <w:rsid w:val="00196874"/>
+    <w:rsid w:val="001A04B4"/>
+    <w:rsid w:val="001A6AEA"/>
+    <w:rsid w:val="001A7675"/>
+    <w:rsid w:val="001B05F0"/>
+    <w:rsid w:val="001B0CE8"/>
+    <w:rsid w:val="001B1B28"/>
+    <w:rsid w:val="001C4B3F"/>
+    <w:rsid w:val="001D4F78"/>
+    <w:rsid w:val="001E4A4A"/>
+    <w:rsid w:val="001E5491"/>
+    <w:rsid w:val="001E63F7"/>
+    <w:rsid w:val="001E7485"/>
+    <w:rsid w:val="001F5CC4"/>
+    <w:rsid w:val="001F67D9"/>
+    <w:rsid w:val="0020389F"/>
+    <w:rsid w:val="002051D3"/>
+    <w:rsid w:val="002074FD"/>
+    <w:rsid w:val="002162F9"/>
+    <w:rsid w:val="00221FF6"/>
+    <w:rsid w:val="00243161"/>
+    <w:rsid w:val="00244E55"/>
+    <w:rsid w:val="0024600F"/>
+    <w:rsid w:val="00262B3C"/>
+    <w:rsid w:val="0026586B"/>
+    <w:rsid w:val="002721FA"/>
+    <w:rsid w:val="0027515A"/>
+    <w:rsid w:val="00275AE2"/>
+    <w:rsid w:val="00283750"/>
+    <w:rsid w:val="00284A10"/>
+    <w:rsid w:val="002B04F4"/>
+    <w:rsid w:val="002B0921"/>
+    <w:rsid w:val="002C4D46"/>
+    <w:rsid w:val="002C51C1"/>
+    <w:rsid w:val="002C75F5"/>
+    <w:rsid w:val="002D265A"/>
+    <w:rsid w:val="002D66A8"/>
+    <w:rsid w:val="002E1A22"/>
+    <w:rsid w:val="002E2A23"/>
+    <w:rsid w:val="002E3F2B"/>
+    <w:rsid w:val="002E5FC1"/>
+    <w:rsid w:val="002F0E5E"/>
+    <w:rsid w:val="002F4802"/>
+    <w:rsid w:val="00302716"/>
+    <w:rsid w:val="00302B49"/>
+    <w:rsid w:val="00304506"/>
+    <w:rsid w:val="00311576"/>
+    <w:rsid w:val="00311B62"/>
+    <w:rsid w:val="00315690"/>
+    <w:rsid w:val="00316A91"/>
+    <w:rsid w:val="00321F74"/>
+    <w:rsid w:val="00324D9F"/>
+    <w:rsid w:val="003332F5"/>
+    <w:rsid w:val="003351E4"/>
+    <w:rsid w:val="003430A6"/>
+    <w:rsid w:val="0034691B"/>
+    <w:rsid w:val="00353459"/>
+    <w:rsid w:val="00362A2F"/>
+    <w:rsid w:val="003667B9"/>
+    <w:rsid w:val="00367216"/>
+    <w:rsid w:val="003729D1"/>
+    <w:rsid w:val="0037457D"/>
+    <w:rsid w:val="00374F99"/>
+    <w:rsid w:val="00375FBE"/>
+    <w:rsid w:val="00376BB8"/>
+    <w:rsid w:val="003778A6"/>
+    <w:rsid w:val="003779EE"/>
+    <w:rsid w:val="003800C2"/>
+    <w:rsid w:val="00381FBE"/>
+    <w:rsid w:val="0038428E"/>
+    <w:rsid w:val="00385F0E"/>
+    <w:rsid w:val="00387639"/>
+    <w:rsid w:val="00387F0E"/>
+    <w:rsid w:val="0039570B"/>
+    <w:rsid w:val="00395C69"/>
+    <w:rsid w:val="003A0188"/>
+    <w:rsid w:val="003A377D"/>
+    <w:rsid w:val="003B1FA2"/>
+    <w:rsid w:val="003B40B3"/>
+    <w:rsid w:val="003D18A0"/>
+    <w:rsid w:val="003D40AC"/>
+    <w:rsid w:val="003D5293"/>
+    <w:rsid w:val="003E1379"/>
+    <w:rsid w:val="003E1405"/>
+    <w:rsid w:val="003E3A44"/>
+    <w:rsid w:val="003E57DE"/>
+    <w:rsid w:val="003E733B"/>
+    <w:rsid w:val="003F00C4"/>
+    <w:rsid w:val="003F0EAF"/>
+    <w:rsid w:val="003F211E"/>
+    <w:rsid w:val="003F2381"/>
+    <w:rsid w:val="004045B0"/>
+    <w:rsid w:val="00410FAB"/>
+    <w:rsid w:val="004112C6"/>
+    <w:rsid w:val="004128F5"/>
+    <w:rsid w:val="00417232"/>
+    <w:rsid w:val="004202D5"/>
+    <w:rsid w:val="0042517E"/>
+    <w:rsid w:val="00425655"/>
+    <w:rsid w:val="004278FB"/>
+    <w:rsid w:val="0043122D"/>
+    <w:rsid w:val="00432C39"/>
+    <w:rsid w:val="00436577"/>
+    <w:rsid w:val="00440216"/>
+    <w:rsid w:val="00441F13"/>
+    <w:rsid w:val="00445B35"/>
+    <w:rsid w:val="004615F9"/>
+    <w:rsid w:val="00461F13"/>
+    <w:rsid w:val="00464E28"/>
+    <w:rsid w:val="00474C9C"/>
+    <w:rsid w:val="00476998"/>
+    <w:rsid w:val="00481F67"/>
+    <w:rsid w:val="004832F8"/>
+    <w:rsid w:val="00483A81"/>
+    <w:rsid w:val="00484DF3"/>
+    <w:rsid w:val="00485F3E"/>
+    <w:rsid w:val="00491AF9"/>
+    <w:rsid w:val="004948C6"/>
+    <w:rsid w:val="0049793B"/>
+    <w:rsid w:val="004A0D5B"/>
+    <w:rsid w:val="004A13C2"/>
+    <w:rsid w:val="004B44B1"/>
+    <w:rsid w:val="004B56EF"/>
+    <w:rsid w:val="004C0C14"/>
+    <w:rsid w:val="004C1443"/>
+    <w:rsid w:val="004C35DE"/>
+    <w:rsid w:val="004C3E87"/>
+    <w:rsid w:val="004C4F60"/>
+    <w:rsid w:val="004C754A"/>
+    <w:rsid w:val="004D31AD"/>
+    <w:rsid w:val="004D42AE"/>
+    <w:rsid w:val="004E4BA5"/>
+    <w:rsid w:val="004F150A"/>
+    <w:rsid w:val="004F20A9"/>
+    <w:rsid w:val="004F2650"/>
+    <w:rsid w:val="004F2ACB"/>
+    <w:rsid w:val="004F56B8"/>
+    <w:rsid w:val="004F7494"/>
+    <w:rsid w:val="00501EFA"/>
+    <w:rsid w:val="00502721"/>
+    <w:rsid w:val="0051000C"/>
+    <w:rsid w:val="00516B77"/>
+    <w:rsid w:val="005211C8"/>
+    <w:rsid w:val="00521F29"/>
+    <w:rsid w:val="00524CC1"/>
+    <w:rsid w:val="00535C67"/>
+    <w:rsid w:val="005368A9"/>
+    <w:rsid w:val="00537411"/>
+    <w:rsid w:val="005439DB"/>
+    <w:rsid w:val="005454C7"/>
+    <w:rsid w:val="00557402"/>
+    <w:rsid w:val="00562D91"/>
+    <w:rsid w:val="00563F4D"/>
+    <w:rsid w:val="005652FA"/>
+    <w:rsid w:val="0057312D"/>
+    <w:rsid w:val="00574296"/>
+    <w:rsid w:val="00574D92"/>
+    <w:rsid w:val="00581EA2"/>
+    <w:rsid w:val="005858AF"/>
+    <w:rsid w:val="00585E5E"/>
+    <w:rsid w:val="00590AD4"/>
+    <w:rsid w:val="005946C4"/>
+    <w:rsid w:val="00594FA5"/>
+    <w:rsid w:val="005A3A3C"/>
     <w:rsid w:val="005A4C0A"/>
+    <w:rsid w:val="005A6EAB"/>
+    <w:rsid w:val="005B2237"/>
+    <w:rsid w:val="005B294E"/>
+    <w:rsid w:val="005B45C7"/>
+    <w:rsid w:val="005B4EF5"/>
+    <w:rsid w:val="005B618A"/>
+    <w:rsid w:val="005B6FE6"/>
+    <w:rsid w:val="005B7796"/>
+    <w:rsid w:val="005C0C98"/>
+    <w:rsid w:val="005C4A37"/>
+    <w:rsid w:val="005C4CB5"/>
+    <w:rsid w:val="005C7193"/>
+    <w:rsid w:val="005D2D40"/>
+    <w:rsid w:val="005E2ED5"/>
+    <w:rsid w:val="005E35A5"/>
+    <w:rsid w:val="005E446D"/>
+    <w:rsid w:val="005E7642"/>
+    <w:rsid w:val="005F04A0"/>
+    <w:rsid w:val="005F3665"/>
+    <w:rsid w:val="005F3C24"/>
+    <w:rsid w:val="005F4699"/>
+    <w:rsid w:val="005F5A09"/>
+    <w:rsid w:val="00606E0D"/>
+    <w:rsid w:val="00616B83"/>
+    <w:rsid w:val="00621402"/>
+    <w:rsid w:val="00630E2F"/>
+    <w:rsid w:val="00655225"/>
+    <w:rsid w:val="006558E3"/>
+    <w:rsid w:val="00672D30"/>
+    <w:rsid w:val="00683883"/>
+    <w:rsid w:val="006948E1"/>
+    <w:rsid w:val="006B1DC7"/>
+    <w:rsid w:val="006B2E8D"/>
+    <w:rsid w:val="006C4DC1"/>
+    <w:rsid w:val="006D1ACC"/>
+    <w:rsid w:val="006D265E"/>
+    <w:rsid w:val="006D3FC5"/>
+    <w:rsid w:val="006E6042"/>
+    <w:rsid w:val="006F0508"/>
+    <w:rsid w:val="006F6A5C"/>
+    <w:rsid w:val="00701CDE"/>
+    <w:rsid w:val="00705F89"/>
+    <w:rsid w:val="00706831"/>
+    <w:rsid w:val="0070761D"/>
+    <w:rsid w:val="00707981"/>
+    <w:rsid w:val="0072050A"/>
+    <w:rsid w:val="00721451"/>
+    <w:rsid w:val="007229F9"/>
+    <w:rsid w:val="00726CA7"/>
+    <w:rsid w:val="00730F22"/>
+    <w:rsid w:val="00746FEE"/>
+    <w:rsid w:val="00750365"/>
+    <w:rsid w:val="00751EDC"/>
+    <w:rsid w:val="007548CF"/>
+    <w:rsid w:val="007565E9"/>
+    <w:rsid w:val="00760906"/>
+    <w:rsid w:val="00760DB9"/>
+    <w:rsid w:val="007653B2"/>
+    <w:rsid w:val="007662A7"/>
+    <w:rsid w:val="007725EA"/>
+    <w:rsid w:val="007740BE"/>
+    <w:rsid w:val="00774B6D"/>
+    <w:rsid w:val="0078119C"/>
+    <w:rsid w:val="00783AAB"/>
+    <w:rsid w:val="00783F34"/>
+    <w:rsid w:val="00784B4C"/>
+    <w:rsid w:val="00792CA4"/>
+    <w:rsid w:val="007936F9"/>
+    <w:rsid w:val="007A12A3"/>
+    <w:rsid w:val="007A1A1F"/>
+    <w:rsid w:val="007B0426"/>
+    <w:rsid w:val="007B1792"/>
+    <w:rsid w:val="007B5E43"/>
+    <w:rsid w:val="007C1588"/>
+    <w:rsid w:val="007C436E"/>
+    <w:rsid w:val="007D15D8"/>
+    <w:rsid w:val="007D2D46"/>
+    <w:rsid w:val="007D40FB"/>
+    <w:rsid w:val="007E590B"/>
+    <w:rsid w:val="00801EBC"/>
+    <w:rsid w:val="008027A1"/>
+    <w:rsid w:val="0080557F"/>
+    <w:rsid w:val="0080588F"/>
+    <w:rsid w:val="00813D17"/>
+    <w:rsid w:val="00816AA0"/>
+    <w:rsid w:val="008206DA"/>
+    <w:rsid w:val="00820FF7"/>
+    <w:rsid w:val="0082427B"/>
+    <w:rsid w:val="0083299D"/>
+    <w:rsid w:val="0083409F"/>
+    <w:rsid w:val="00835587"/>
+    <w:rsid w:val="00836306"/>
+    <w:rsid w:val="008378DA"/>
+    <w:rsid w:val="00842878"/>
+    <w:rsid w:val="008448F1"/>
+    <w:rsid w:val="00847DF2"/>
+    <w:rsid w:val="00856079"/>
+    <w:rsid w:val="008574BF"/>
+    <w:rsid w:val="008812DD"/>
+    <w:rsid w:val="008828C5"/>
+    <w:rsid w:val="00883FF1"/>
+    <w:rsid w:val="00887E48"/>
+    <w:rsid w:val="008A5F43"/>
+    <w:rsid w:val="008A6410"/>
+    <w:rsid w:val="008C3C97"/>
+    <w:rsid w:val="008C4027"/>
+    <w:rsid w:val="008C5E05"/>
+    <w:rsid w:val="008D374C"/>
+    <w:rsid w:val="008D7A4B"/>
+    <w:rsid w:val="008E0E36"/>
+    <w:rsid w:val="008E294C"/>
+    <w:rsid w:val="008E3B68"/>
+    <w:rsid w:val="008E3B85"/>
+    <w:rsid w:val="008E5C27"/>
+    <w:rsid w:val="008F3521"/>
+    <w:rsid w:val="008F5F65"/>
+    <w:rsid w:val="008F7CD2"/>
+    <w:rsid w:val="00900DFC"/>
+    <w:rsid w:val="009151EB"/>
+    <w:rsid w:val="00920154"/>
+    <w:rsid w:val="00940917"/>
+    <w:rsid w:val="00941919"/>
+    <w:rsid w:val="00943CF5"/>
+    <w:rsid w:val="0094445E"/>
+    <w:rsid w:val="00952E9C"/>
+    <w:rsid w:val="00954266"/>
+    <w:rsid w:val="009604F0"/>
+    <w:rsid w:val="00961965"/>
+    <w:rsid w:val="009636FA"/>
+    <w:rsid w:val="009661DA"/>
+    <w:rsid w:val="009661EA"/>
+    <w:rsid w:val="009663B0"/>
+    <w:rsid w:val="00970BAD"/>
+    <w:rsid w:val="009715C5"/>
+    <w:rsid w:val="009717AC"/>
+    <w:rsid w:val="00971984"/>
+    <w:rsid w:val="00975145"/>
+    <w:rsid w:val="0097556E"/>
+    <w:rsid w:val="009914BC"/>
+    <w:rsid w:val="00991BA5"/>
+    <w:rsid w:val="0099402B"/>
+    <w:rsid w:val="00997544"/>
+    <w:rsid w:val="00997EFE"/>
+    <w:rsid w:val="009A2A5C"/>
+    <w:rsid w:val="009A3E2F"/>
+    <w:rsid w:val="009B1838"/>
+    <w:rsid w:val="009B78A3"/>
+    <w:rsid w:val="009C05FD"/>
+    <w:rsid w:val="009C35B4"/>
+    <w:rsid w:val="009C59E9"/>
+    <w:rsid w:val="009C7D5B"/>
+    <w:rsid w:val="009D3BAA"/>
+    <w:rsid w:val="009D5758"/>
+    <w:rsid w:val="009D6000"/>
+    <w:rsid w:val="009E5F6F"/>
+    <w:rsid w:val="009E6075"/>
+    <w:rsid w:val="009E64DB"/>
+    <w:rsid w:val="009F03B5"/>
+    <w:rsid w:val="00A019C3"/>
+    <w:rsid w:val="00A10700"/>
+    <w:rsid w:val="00A11039"/>
+    <w:rsid w:val="00A14A28"/>
+    <w:rsid w:val="00A16D5F"/>
+    <w:rsid w:val="00A17DFD"/>
+    <w:rsid w:val="00A2071B"/>
+    <w:rsid w:val="00A2394B"/>
+    <w:rsid w:val="00A259DB"/>
+    <w:rsid w:val="00A27F9E"/>
+    <w:rsid w:val="00A3715A"/>
+    <w:rsid w:val="00A375D3"/>
+    <w:rsid w:val="00A42346"/>
+    <w:rsid w:val="00A50150"/>
+    <w:rsid w:val="00A50ADB"/>
+    <w:rsid w:val="00A517E6"/>
+    <w:rsid w:val="00A52B2F"/>
+    <w:rsid w:val="00A61A8E"/>
+    <w:rsid w:val="00A71A5D"/>
+    <w:rsid w:val="00A734ED"/>
+    <w:rsid w:val="00A749C0"/>
+    <w:rsid w:val="00A759A7"/>
+    <w:rsid w:val="00A760E7"/>
+    <w:rsid w:val="00A772AA"/>
     <w:rsid w:val="00A776AC"/>
+    <w:rsid w:val="00A80888"/>
+    <w:rsid w:val="00A86D3F"/>
+    <w:rsid w:val="00A91177"/>
+    <w:rsid w:val="00AA78C8"/>
+    <w:rsid w:val="00AA7908"/>
+    <w:rsid w:val="00AB28CA"/>
+    <w:rsid w:val="00AB362E"/>
+    <w:rsid w:val="00AB43D3"/>
+    <w:rsid w:val="00AB714F"/>
+    <w:rsid w:val="00AB7FEF"/>
+    <w:rsid w:val="00AD27A9"/>
+    <w:rsid w:val="00AD2D8F"/>
+    <w:rsid w:val="00AD5B12"/>
+    <w:rsid w:val="00AE1387"/>
+    <w:rsid w:val="00AE2915"/>
+    <w:rsid w:val="00AE6807"/>
+    <w:rsid w:val="00AF0EB9"/>
+    <w:rsid w:val="00AF39C5"/>
+    <w:rsid w:val="00AF573A"/>
+    <w:rsid w:val="00B0085A"/>
+    <w:rsid w:val="00B00CB3"/>
+    <w:rsid w:val="00B04A44"/>
+    <w:rsid w:val="00B11CF2"/>
+    <w:rsid w:val="00B12D3B"/>
+    <w:rsid w:val="00B14C4F"/>
+    <w:rsid w:val="00B1732C"/>
+    <w:rsid w:val="00B17F02"/>
+    <w:rsid w:val="00B26023"/>
+    <w:rsid w:val="00B32473"/>
+    <w:rsid w:val="00B33680"/>
+    <w:rsid w:val="00B36E75"/>
+    <w:rsid w:val="00B4104D"/>
+    <w:rsid w:val="00B45862"/>
+    <w:rsid w:val="00B47B67"/>
+    <w:rsid w:val="00B5458B"/>
+    <w:rsid w:val="00B56283"/>
+    <w:rsid w:val="00B56BB9"/>
+    <w:rsid w:val="00B63F5F"/>
+    <w:rsid w:val="00B67154"/>
+    <w:rsid w:val="00B70027"/>
+    <w:rsid w:val="00B733B4"/>
+    <w:rsid w:val="00B73603"/>
+    <w:rsid w:val="00B74182"/>
+    <w:rsid w:val="00B742CE"/>
+    <w:rsid w:val="00B84203"/>
+    <w:rsid w:val="00B865F0"/>
+    <w:rsid w:val="00B90377"/>
+    <w:rsid w:val="00B92A10"/>
+    <w:rsid w:val="00B95FBC"/>
+    <w:rsid w:val="00B961DC"/>
+    <w:rsid w:val="00BA282E"/>
+    <w:rsid w:val="00BB06C4"/>
+    <w:rsid w:val="00BB2B0C"/>
+    <w:rsid w:val="00BC40A2"/>
+    <w:rsid w:val="00BC4DA8"/>
+    <w:rsid w:val="00BD1D51"/>
+    <w:rsid w:val="00BD564B"/>
+    <w:rsid w:val="00BD77FC"/>
+    <w:rsid w:val="00BE1F99"/>
+    <w:rsid w:val="00BE3FA2"/>
+    <w:rsid w:val="00BE6402"/>
+    <w:rsid w:val="00BF60F5"/>
+    <w:rsid w:val="00C0332C"/>
+    <w:rsid w:val="00C03447"/>
+    <w:rsid w:val="00C076A3"/>
+    <w:rsid w:val="00C144E1"/>
+    <w:rsid w:val="00C2048E"/>
+    <w:rsid w:val="00C24FCE"/>
+    <w:rsid w:val="00C27095"/>
+    <w:rsid w:val="00C3274F"/>
+    <w:rsid w:val="00C419D6"/>
+    <w:rsid w:val="00C42216"/>
+    <w:rsid w:val="00C42DC5"/>
+    <w:rsid w:val="00C4355E"/>
+    <w:rsid w:val="00C52842"/>
+    <w:rsid w:val="00C56B3B"/>
+    <w:rsid w:val="00C604DB"/>
+    <w:rsid w:val="00C646F1"/>
+    <w:rsid w:val="00C670BF"/>
+    <w:rsid w:val="00C709FE"/>
+    <w:rsid w:val="00C7149B"/>
+    <w:rsid w:val="00C71E76"/>
+    <w:rsid w:val="00C75A26"/>
+    <w:rsid w:val="00C8015C"/>
+    <w:rsid w:val="00C80D6E"/>
+    <w:rsid w:val="00C8455E"/>
+    <w:rsid w:val="00C87EF0"/>
+    <w:rsid w:val="00C9154C"/>
+    <w:rsid w:val="00C94AEB"/>
+    <w:rsid w:val="00CA581C"/>
+    <w:rsid w:val="00CA5F4F"/>
+    <w:rsid w:val="00CA642E"/>
+    <w:rsid w:val="00CB0F4E"/>
+    <w:rsid w:val="00CB7AEA"/>
+    <w:rsid w:val="00CB7AEF"/>
+    <w:rsid w:val="00CC0346"/>
+    <w:rsid w:val="00CC2D93"/>
+    <w:rsid w:val="00CC6C77"/>
+    <w:rsid w:val="00CD203D"/>
+    <w:rsid w:val="00CD3078"/>
+    <w:rsid w:val="00CE488F"/>
+    <w:rsid w:val="00CE48A5"/>
+    <w:rsid w:val="00CF5EAF"/>
+    <w:rsid w:val="00CF6AB5"/>
+    <w:rsid w:val="00CF6D89"/>
+    <w:rsid w:val="00D0446C"/>
+    <w:rsid w:val="00D045CB"/>
+    <w:rsid w:val="00D05EB6"/>
+    <w:rsid w:val="00D10238"/>
+    <w:rsid w:val="00D103F2"/>
+    <w:rsid w:val="00D10E27"/>
+    <w:rsid w:val="00D1770A"/>
+    <w:rsid w:val="00D228B7"/>
+    <w:rsid w:val="00D26FCB"/>
+    <w:rsid w:val="00D302CB"/>
+    <w:rsid w:val="00D349C7"/>
+    <w:rsid w:val="00D3651D"/>
+    <w:rsid w:val="00D3704C"/>
+    <w:rsid w:val="00D37B9F"/>
+    <w:rsid w:val="00D40ED7"/>
+    <w:rsid w:val="00D44FDE"/>
+    <w:rsid w:val="00D57AFF"/>
+    <w:rsid w:val="00D67347"/>
+    <w:rsid w:val="00D7323D"/>
+    <w:rsid w:val="00D83ED4"/>
+    <w:rsid w:val="00D91158"/>
+    <w:rsid w:val="00D974E6"/>
+    <w:rsid w:val="00DB0F02"/>
+    <w:rsid w:val="00DB44C8"/>
+    <w:rsid w:val="00DC0550"/>
+    <w:rsid w:val="00DC77E5"/>
+    <w:rsid w:val="00DC7872"/>
+    <w:rsid w:val="00DD6072"/>
+    <w:rsid w:val="00DE1DCB"/>
+    <w:rsid w:val="00DE5327"/>
+    <w:rsid w:val="00DE72C5"/>
+    <w:rsid w:val="00DF0A86"/>
+    <w:rsid w:val="00DF2AD7"/>
+    <w:rsid w:val="00DF47B5"/>
+    <w:rsid w:val="00DF742E"/>
+    <w:rsid w:val="00E00AD1"/>
+    <w:rsid w:val="00E00BC1"/>
+    <w:rsid w:val="00E03567"/>
+    <w:rsid w:val="00E056F6"/>
+    <w:rsid w:val="00E0597F"/>
+    <w:rsid w:val="00E100B5"/>
+    <w:rsid w:val="00E1043D"/>
+    <w:rsid w:val="00E11A75"/>
+    <w:rsid w:val="00E1237D"/>
+    <w:rsid w:val="00E16E6C"/>
+    <w:rsid w:val="00E247B7"/>
+    <w:rsid w:val="00E26380"/>
+    <w:rsid w:val="00E2721F"/>
+    <w:rsid w:val="00E27E93"/>
+    <w:rsid w:val="00E32DE8"/>
+    <w:rsid w:val="00E410C1"/>
+    <w:rsid w:val="00E417BE"/>
+    <w:rsid w:val="00E42411"/>
+    <w:rsid w:val="00E43D75"/>
+    <w:rsid w:val="00E46125"/>
+    <w:rsid w:val="00E47E68"/>
+    <w:rsid w:val="00E50E5F"/>
+    <w:rsid w:val="00E52187"/>
+    <w:rsid w:val="00E537C2"/>
+    <w:rsid w:val="00E60EDC"/>
+    <w:rsid w:val="00E6133C"/>
     <w:rsid w:val="00E677BA"/>
+    <w:rsid w:val="00E67950"/>
+    <w:rsid w:val="00E70119"/>
+    <w:rsid w:val="00E70431"/>
+    <w:rsid w:val="00E70753"/>
+    <w:rsid w:val="00E71B7E"/>
+    <w:rsid w:val="00E75C4A"/>
+    <w:rsid w:val="00E7736B"/>
+    <w:rsid w:val="00E808C3"/>
+    <w:rsid w:val="00E9301E"/>
+    <w:rsid w:val="00E96E6B"/>
+    <w:rsid w:val="00EA1717"/>
+    <w:rsid w:val="00EA5159"/>
+    <w:rsid w:val="00EA6879"/>
+    <w:rsid w:val="00EB188A"/>
+    <w:rsid w:val="00EB26D9"/>
+    <w:rsid w:val="00EB58BD"/>
+    <w:rsid w:val="00EB5E57"/>
+    <w:rsid w:val="00EB74F5"/>
+    <w:rsid w:val="00EC006C"/>
+    <w:rsid w:val="00ED5F2B"/>
+    <w:rsid w:val="00ED7A15"/>
+    <w:rsid w:val="00ED7DBA"/>
+    <w:rsid w:val="00EE2E42"/>
+    <w:rsid w:val="00F00815"/>
+    <w:rsid w:val="00F07D84"/>
+    <w:rsid w:val="00F14926"/>
+    <w:rsid w:val="00F16BED"/>
+    <w:rsid w:val="00F214D8"/>
+    <w:rsid w:val="00F219E1"/>
+    <w:rsid w:val="00F40A25"/>
+    <w:rsid w:val="00F4135F"/>
+    <w:rsid w:val="00F43D3A"/>
+    <w:rsid w:val="00F469F2"/>
+    <w:rsid w:val="00F668DF"/>
+    <w:rsid w:val="00F73A15"/>
+    <w:rsid w:val="00F73D39"/>
+    <w:rsid w:val="00F7715C"/>
+    <w:rsid w:val="00F8078C"/>
+    <w:rsid w:val="00F827D0"/>
+    <w:rsid w:val="00F83E4A"/>
+    <w:rsid w:val="00FA1E31"/>
+    <w:rsid w:val="00FA418B"/>
+    <w:rsid w:val="00FA4841"/>
+    <w:rsid w:val="00FA664B"/>
+    <w:rsid w:val="00FA7E65"/>
+    <w:rsid w:val="00FB042F"/>
+    <w:rsid w:val="00FB118D"/>
+    <w:rsid w:val="00FB37C3"/>
+    <w:rsid w:val="00FB3C72"/>
+    <w:rsid w:val="00FB42EA"/>
+    <w:rsid w:val="00FB5BD9"/>
+    <w:rsid w:val="00FC110E"/>
+    <w:rsid w:val="00FD0515"/>
+    <w:rsid w:val="00FD074F"/>
+    <w:rsid w:val="00FD745F"/>
+    <w:rsid w:val="00FE0E59"/>
+    <w:rsid w:val="00FE5AEA"/>
+    <w:rsid w:val="00FF5275"/>
     <w:rsid w:val="ABFFABFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -6171,61 +7829,157 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="ABFFABFF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="ABFFABFF"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00537411"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00537411"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C754A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C754A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C754A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C754A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000F1245"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freedomshowers.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arcat.com/rfi?action=email&amp;company=Accessibility%252BProfessionals%252BInc.&amp;message=RE%253A%2520Spec%2520Question%2520(15400apf)%253A%2520&amp;coid=50540&amp;spec=15400apf&amp;rep=&amp;fax=" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://www.arcat.com/clients/gfx/accessibility.png" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/company/accessibility-professionals-inc-50540" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/company/accessibility-professionals-inc-50540" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.freedomshowers.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:projectquotes@accessibilitypro.com?subject=Arcat%20Spec%20for%20Accessibility%20Professionals%20Inc.%20for%20Section%2022%2040%2000%20|%20Plumbing%20Fixutures%20|%20Spec%20Inquiry%2015400apf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arcat.com/sd/display_hidden_notes.shtml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://www.arcat.com/clients/gfx/accessibility.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6479,59 +8233,73 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010092645E845486294AACDC4C89F74ACFF5" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="06ad0c8c34381b022dfbd45e68186517">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9067ff3d-f8dd-468e-9d4c-e9dd893d5fc5" xmlns:ns3="77f5eacb-fe29-40bb-9caa-552173dbba54" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ecf9065b663964c9f45d13124f6440cd" ns2:_="" ns3:_="">
     <xsd:import namespace="9067ff3d-f8dd-468e-9d4c-e9dd893d5fc5"/>
     <xsd:import namespace="77f5eacb-fe29-40bb-9caa-552173dbba54"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -6704,119 +8472,419 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010092645E845486294AACDC4C89F74ACFF5" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="78aef8ad91de0e03e4894b14a8664259">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9067ff3d-f8dd-468e-9d4c-e9dd893d5fc5" xmlns:ns3="77f5eacb-fe29-40bb-9caa-552173dbba54" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e86042506e91f5b197d24a0db29df4d" ns2:_="" ns3:_="">
+    <xsd:import namespace="9067ff3d-f8dd-468e-9d4c-e9dd893d5fc5"/>
+    <xsd:import namespace="77f5eacb-fe29-40bb-9caa-552173dbba54"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9067ff3d-f8dd-468e-9d4c-e9dd893d5fc5" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c61f6dfb-e0f5-438c-8409-195d6bb60579" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="77f5eacb-fe29-40bb-9caa-552173dbba54" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{57222c90-1c4c-4d81-a829-a4db173b91ef}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="77f5eacb-fe29-40bb-9caa-552173dbba54">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="77f5eacb-fe29-40bb-9caa-552173dbba54" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9067ff3d-f8dd-468e-9d4c-e9dd893d5fc5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="77f5eacb-fe29-40bb-9caa-552173dbba54" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9067ff3d-f8dd-468e-9d4c-e9dd893d5fc5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DA2C6AC-5602-4846-ADB3-A3EF75B92E06}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0281B5E-6D69-452B-9E1F-A78615891343}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="9067ff3d-f8dd-468e-9d4c-e9dd893d5fc5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91FEA21A-B7B1-420E-9B82-BB4B808F5538}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45F5B66C-3EBD-407D-805F-E04F3E976958}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9067ff3d-f8dd-468e-9d4c-e9dd893d5fc5"/>
     <ds:schemaRef ds:uri="77f5eacb-fe29-40bb-9caa-552173dbba54"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08FFB998-CF1C-40A7-8226-06917FE7020A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27CD8CDE-3856-49CC-AAE6-F1F3F5B935DB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9067ff3d-f8dd-468e-9d4c-e9dd893d5fc5"/>
+    <ds:schemaRef ds:uri="77f5eacb-fe29-40bb-9caa-552173dbba54"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DF2AD87-FE21-44E7-9E09-5BBDBAF494E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="77f5eacb-fe29-40bb-9caa-552173dbba54"/>
+    <ds:schemaRef ds:uri="9067ff3d-f8dd-468e-9d4c-e9dd893d5fc5"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53876F0F-6E0F-4DC8-8FBA-8A3DB369B1C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DA2C6AC-5602-4846-ADB3-A3EF75B92E06}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="77f5eacb-fe29-40bb-9caa-552173dbba54"/>
+    <ds:schemaRef ds:uri="9067ff3d-f8dd-468e-9d4c-e9dd893d5fc5"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>23716</Characters>
+  <Pages>16</Pages>
+  <Words>4873</Words>
+  <Characters>27780</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>474</Lines>
-  <Paragraphs>581</Paragraphs>
+  <Lines>231</Lines>
+  <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Arcat</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29064</CharactersWithSpaces>
+  <CharactersWithSpaces>32588</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Arcat</dc:creator>
+  <dc:creator>Arcat;ACD</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010092645E845486294AACDC4C89F74ACFF5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GrammarlyDocumentId">
-    <vt:lpwstr>ffe93fce-045c-40f4-a51c-eede22383fd0</vt:lpwstr>
+    <vt:lpwstr>5a86dd66-bfbf-4687-8d23-47c0b7c6e6ed</vt:lpwstr>
   </property>
 </Properties>
 </file>